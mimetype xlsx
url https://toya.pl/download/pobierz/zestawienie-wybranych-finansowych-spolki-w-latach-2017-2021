--- v0 (2026-02-05)
+++ v1 (2026-04-29)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\TFinansowo-Ksiegowy\Controlling\Dokumenty\ŁAD_KORPORACYJNY\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{361CF1FB-8B35-44AD-BD55-736EE362210C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C2CDCD01-5A03-42CD-83CC-729BB173DCC8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Wybrane dane finansowe_TOYA_SA" sheetId="3" r:id="rId1"/>
     <sheet name="Wybrane dane finansowe_GK" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -110,97 +110,97 @@
     <t xml:space="preserve">XVI. Zobowiązania krótkoterminowe </t>
   </si>
   <si>
     <t xml:space="preserve">XVII. Kapitał własny </t>
   </si>
   <si>
     <t>w tys. PLN</t>
   </si>
   <si>
     <t>TOYA S.A.</t>
   </si>
   <si>
     <t>GRUPA KAPITAŁOWA</t>
   </si>
   <si>
     <t>WYBRANE DANE FINANSOWE</t>
   </si>
   <si>
     <t xml:space="preserve">VII. Zysk netto z działalności kontynuowanej na jedną akcję zwykłą (w zł) </t>
   </si>
   <si>
     <t xml:space="preserve">VII. Zysk netto na jedną akcję zwykłą (w zł) </t>
   </si>
   <si>
     <t>okres od
-01.01.2020 do 31.12.2020</t>
-[...6 lines deleted...]
-    <t>okres od
 01.01.2021 do 31.12.2021</t>
   </si>
   <si>
     <t>Stan na
 31.12.2021</t>
   </si>
   <si>
     <t xml:space="preserve">VI. Średnia ważona liczba akcji (w tys. szt.) </t>
   </si>
   <si>
     <t>okres od
 01.01.2022 do 31.12.2022</t>
   </si>
   <si>
     <t>Stan na
 31.12.2022</t>
   </si>
   <si>
     <t>Stan na
 31.12.2023</t>
   </si>
   <si>
     <t>okres od
 01.01.2023 do 31.12.2023</t>
   </si>
   <si>
     <t xml:space="preserve">Dane dotyczące skonsolidowanego sprawozdania finansowego Grupy Kapitałowej TOYA </t>
   </si>
   <si>
     <t xml:space="preserve">Dane dotyczące sprawozdania finansowego
 TOYA S.A. </t>
   </si>
   <si>
     <t>okres od
 01.01.2024 do 31.12.2024</t>
   </si>
   <si>
     <t>Stan na
 31.12.2024</t>
+  </si>
+  <si>
+    <t>okres od
+01.01.2025 do 31.12.2025</t>
+  </si>
+  <si>
+    <t>Stan na
+31.12.2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Czcionka tekstu podstawowego"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Czcionka tekstu podstawowego"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Czcionka tekstu podstawowego"/>
@@ -638,51 +638,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AK33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="T11" sqref="T11"/>
+      <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="42.75" customWidth="1"/>
     <col min="2" max="2" width="10.75" customWidth="1"/>
     <col min="3" max="6" width="11.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="18.75">
       <c r="A1" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
@@ -720,51 +720,51 @@
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
       <c r="Z2" s="6"/>
       <c r="AA2" s="6"/>
       <c r="AB2" s="6"/>
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
       <c r="AH2" s="6"/>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="6"/>
     </row>
     <row r="3" spans="1:37" ht="26.25">
       <c r="A3" s="3" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="V3" s="6"/>
       <c r="W3" s="6"/>
       <c r="X3" s="6"/>
       <c r="Y3" s="6"/>
       <c r="Z3" s="6"/>
       <c r="AA3" s="6"/>
       <c r="AB3" s="6"/>
       <c r="AC3" s="6"/>
       <c r="AD3" s="6"/>
@@ -798,888 +798,888 @@
       <c r="V4" s="6"/>
       <c r="W4" s="6"/>
       <c r="X4" s="6"/>
       <c r="Y4" s="6"/>
       <c r="Z4" s="6"/>
       <c r="AA4" s="6"/>
       <c r="AB4" s="6"/>
       <c r="AC4" s="6"/>
       <c r="AD4" s="6"/>
       <c r="AE4" s="6"/>
       <c r="AF4" s="6"/>
       <c r="AG4" s="6"/>
       <c r="AH4" s="6"/>
       <c r="AI4" s="6"/>
       <c r="AJ4" s="6"/>
       <c r="AK4" s="6"/>
     </row>
     <row r="5" spans="1:37" ht="33.75">
       <c r="A5" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
       <c r="AI5" s="6"/>
       <c r="AJ5" s="6"/>
       <c r="AK5" s="6"/>
     </row>
     <row r="6" spans="1:37" ht="15">
       <c r="A6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="7">
-        <v>442263</v>
+        <v>543098</v>
       </c>
       <c r="C6" s="7">
-        <v>543098</v>
+        <v>594310</v>
       </c>
       <c r="D6" s="7">
-        <v>594310</v>
+        <v>571836</v>
       </c>
       <c r="E6" s="7">
-        <v>571836</v>
+        <v>627541</v>
       </c>
       <c r="F6" s="7">
-        <v>627541</v>
+        <v>674518</v>
       </c>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="6"/>
       <c r="AA6" s="6"/>
       <c r="AB6" s="6"/>
       <c r="AC6" s="6"/>
       <c r="AD6" s="6"/>
       <c r="AE6" s="6"/>
       <c r="AF6" s="6"/>
       <c r="AG6" s="6"/>
       <c r="AH6" s="6"/>
       <c r="AI6" s="6"/>
       <c r="AJ6" s="6"/>
       <c r="AK6" s="6"/>
     </row>
     <row r="7" spans="1:37" ht="15">
       <c r="A7" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7">
-        <v>69182</v>
+        <v>79401</v>
       </c>
       <c r="C7" s="7">
-        <v>79401</v>
+        <v>66421</v>
       </c>
       <c r="D7" s="7">
-        <v>66421</v>
+        <v>68972</v>
       </c>
       <c r="E7" s="7">
-        <v>68972</v>
+        <v>69888</v>
       </c>
       <c r="F7" s="7">
-        <v>69888</v>
+        <v>85502</v>
       </c>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="V7" s="6"/>
       <c r="W7" s="6"/>
       <c r="X7" s="6"/>
       <c r="Y7" s="6"/>
       <c r="Z7" s="6"/>
       <c r="AA7" s="6"/>
       <c r="AB7" s="6"/>
       <c r="AC7" s="6"/>
       <c r="AD7" s="6"/>
       <c r="AE7" s="6"/>
       <c r="AF7" s="6"/>
       <c r="AG7" s="6"/>
       <c r="AH7" s="6"/>
       <c r="AI7" s="6"/>
       <c r="AJ7" s="6"/>
       <c r="AK7" s="6"/>
     </row>
     <row r="8" spans="1:37" ht="15">
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="7">
-        <v>67945</v>
+        <v>78391</v>
       </c>
       <c r="C8" s="7">
-        <v>78391</v>
+        <v>57547</v>
       </c>
       <c r="D8" s="7">
-        <v>57547</v>
+        <v>65591</v>
       </c>
       <c r="E8" s="7">
-        <v>65591</v>
+        <v>68930</v>
       </c>
       <c r="F8" s="7">
-        <v>68930</v>
+        <v>86138</v>
       </c>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="V8" s="6"/>
       <c r="W8" s="6"/>
       <c r="X8" s="6"/>
       <c r="Y8" s="6"/>
       <c r="Z8" s="6"/>
       <c r="AA8" s="6"/>
       <c r="AB8" s="6"/>
       <c r="AC8" s="6"/>
       <c r="AD8" s="6"/>
       <c r="AE8" s="6"/>
       <c r="AF8" s="6"/>
       <c r="AG8" s="6"/>
       <c r="AH8" s="6"/>
       <c r="AI8" s="6"/>
       <c r="AJ8" s="6"/>
       <c r="AK8" s="6"/>
     </row>
     <row r="9" spans="1:37" ht="15">
       <c r="A9" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="7">
-        <v>54740</v>
+        <v>63242</v>
       </c>
       <c r="C9" s="7">
-        <v>63242</v>
+        <v>46069</v>
       </c>
       <c r="D9" s="7">
-        <v>46069</v>
+        <v>52895</v>
       </c>
       <c r="E9" s="7">
-        <v>52895</v>
+        <v>55653</v>
       </c>
       <c r="F9" s="7">
-        <v>55653</v>
+        <v>69532</v>
       </c>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="V9" s="6"/>
       <c r="W9" s="6"/>
       <c r="X9" s="6"/>
       <c r="Y9" s="6"/>
       <c r="Z9" s="6"/>
       <c r="AA9" s="6"/>
       <c r="AB9" s="6"/>
       <c r="AC9" s="6"/>
       <c r="AD9" s="6"/>
       <c r="AE9" s="6"/>
       <c r="AF9" s="6"/>
       <c r="AG9" s="6"/>
       <c r="AH9" s="6"/>
       <c r="AI9" s="6"/>
       <c r="AJ9" s="6"/>
       <c r="AK9" s="6"/>
     </row>
     <row r="10" spans="1:37" ht="15">
       <c r="A10" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="7">
-        <v>54693</v>
+        <v>63227</v>
       </c>
       <c r="C10" s="7">
-        <v>63227</v>
+        <v>46205</v>
       </c>
       <c r="D10" s="7">
-        <v>46205</v>
+        <v>52864</v>
       </c>
       <c r="E10" s="7">
-        <v>52864</v>
+        <v>55668</v>
       </c>
       <c r="F10" s="7">
-        <v>55668</v>
+        <v>69444</v>
       </c>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="V10" s="6"/>
       <c r="W10" s="6"/>
       <c r="X10" s="6"/>
       <c r="Y10" s="6"/>
       <c r="Z10" s="6"/>
       <c r="AA10" s="6"/>
       <c r="AB10" s="6"/>
       <c r="AC10" s="6"/>
       <c r="AD10" s="6"/>
       <c r="AE10" s="6"/>
       <c r="AF10" s="6"/>
       <c r="AG10" s="6"/>
       <c r="AH10" s="6"/>
       <c r="AI10" s="6"/>
       <c r="AJ10" s="6"/>
       <c r="AK10" s="6"/>
     </row>
     <row r="11" spans="1:37" ht="15">
       <c r="A11" s="2" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B11" s="7">
         <v>75042</v>
       </c>
       <c r="C11" s="7">
         <v>75042</v>
       </c>
       <c r="D11" s="7">
+        <v>75042.225999999995</v>
+      </c>
+      <c r="E11" s="7">
         <v>75042</v>
       </c>
-      <c r="E11" s="7">
+      <c r="F11" s="7">
         <v>75042.225999999995</v>
-      </c>
-[...1 lines deleted...]
-        <v>75042</v>
       </c>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="V11" s="6"/>
       <c r="W11" s="6"/>
       <c r="X11" s="6"/>
       <c r="Y11" s="6"/>
       <c r="Z11" s="6"/>
       <c r="AA11" s="6"/>
       <c r="AB11" s="6"/>
       <c r="AC11" s="6"/>
       <c r="AD11" s="6"/>
       <c r="AE11" s="6"/>
       <c r="AF11" s="6"/>
       <c r="AG11" s="6"/>
       <c r="AH11" s="6"/>
       <c r="AI11" s="6"/>
       <c r="AJ11" s="6"/>
       <c r="AK11" s="6"/>
     </row>
     <row r="12" spans="1:37" ht="15">
       <c r="A12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="8">
-        <v>0.73</v>
+        <v>0.84</v>
       </c>
       <c r="C12" s="8">
-        <v>0.84</v>
+        <v>0.61</v>
       </c>
       <c r="D12" s="8">
-        <v>0.61</v>
+        <v>0.70486981556224093</v>
       </c>
       <c r="E12" s="8">
-        <v>0.70486981556224093</v>
+        <v>0.74</v>
       </c>
       <c r="F12" s="8">
-        <v>0.74</v>
+        <v>0.92657166113382627</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="V12" s="6"/>
       <c r="W12" s="6"/>
       <c r="X12" s="6"/>
       <c r="Y12" s="6"/>
       <c r="Z12" s="6"/>
       <c r="AA12" s="6"/>
       <c r="AB12" s="6"/>
       <c r="AC12" s="6"/>
       <c r="AD12" s="6"/>
       <c r="AE12" s="6"/>
       <c r="AF12" s="6"/>
       <c r="AG12" s="6"/>
       <c r="AH12" s="6"/>
       <c r="AI12" s="6"/>
       <c r="AJ12" s="6"/>
       <c r="AK12" s="6"/>
     </row>
     <row r="13" spans="1:37" ht="15">
       <c r="A13" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="7">
-        <v>105751</v>
+        <v>-13764</v>
       </c>
       <c r="C13" s="7">
-        <v>-13764</v>
+        <v>54148</v>
       </c>
       <c r="D13" s="7">
-        <v>54148</v>
+        <v>141697</v>
       </c>
       <c r="E13" s="7">
-        <v>141697</v>
+        <v>-29076</v>
       </c>
       <c r="F13" s="7">
-        <v>-29076</v>
+        <v>59926</v>
       </c>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="V13" s="6"/>
       <c r="W13" s="6"/>
       <c r="X13" s="6"/>
       <c r="Y13" s="6"/>
       <c r="Z13" s="6"/>
       <c r="AA13" s="6"/>
       <c r="AB13" s="6"/>
       <c r="AC13" s="6"/>
       <c r="AD13" s="6"/>
       <c r="AE13" s="6"/>
       <c r="AF13" s="6"/>
       <c r="AG13" s="6"/>
       <c r="AH13" s="6"/>
       <c r="AI13" s="6"/>
       <c r="AJ13" s="6"/>
       <c r="AK13" s="6"/>
     </row>
     <row r="14" spans="1:37" ht="15">
       <c r="A14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="7">
-        <v>-17397</v>
+        <v>-21883</v>
       </c>
       <c r="C14" s="7">
-        <v>-21883</v>
+        <v>-23503</v>
       </c>
       <c r="D14" s="7">
-        <v>-23503</v>
+        <v>-1836</v>
       </c>
       <c r="E14" s="7">
-        <v>-1836</v>
+        <v>-5223</v>
       </c>
       <c r="F14" s="7">
-        <v>-5223</v>
+        <v>-1745</v>
       </c>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="V14" s="6"/>
       <c r="W14" s="6"/>
       <c r="X14" s="6"/>
       <c r="Y14" s="6"/>
       <c r="Z14" s="6"/>
       <c r="AA14" s="6"/>
       <c r="AB14" s="6"/>
       <c r="AC14" s="6"/>
       <c r="AD14" s="6"/>
       <c r="AE14" s="6"/>
       <c r="AF14" s="6"/>
       <c r="AG14" s="6"/>
       <c r="AH14" s="6"/>
       <c r="AI14" s="6"/>
       <c r="AJ14" s="6"/>
       <c r="AK14" s="6"/>
     </row>
     <row r="15" spans="1:37" ht="15">
       <c r="A15" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="7">
-        <v>-88357</v>
+        <v>36292</v>
       </c>
       <c r="C15" s="7">
-        <v>36292</v>
+        <v>-30488</v>
       </c>
       <c r="D15" s="7">
-        <v>-30488</v>
+        <v>-92133</v>
       </c>
       <c r="E15" s="7">
-        <v>-92133</v>
+        <v>-7106</v>
       </c>
       <c r="F15" s="7">
-        <v>-7106</v>
+        <v>-15922</v>
       </c>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="V15" s="6"/>
       <c r="W15" s="6"/>
       <c r="X15" s="6"/>
       <c r="Y15" s="6"/>
       <c r="Z15" s="6"/>
       <c r="AA15" s="6"/>
       <c r="AB15" s="6"/>
       <c r="AC15" s="6"/>
       <c r="AD15" s="6"/>
       <c r="AE15" s="6"/>
       <c r="AF15" s="6"/>
       <c r="AG15" s="6"/>
       <c r="AH15" s="6"/>
       <c r="AI15" s="6"/>
       <c r="AJ15" s="6"/>
       <c r="AK15" s="6"/>
     </row>
     <row r="16" spans="1:37" ht="15">
       <c r="A16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B16" s="12">
-        <v>-3</v>
+        <v>645</v>
       </c>
       <c r="C16" s="12">
-        <v>645</v>
+        <v>157</v>
       </c>
       <c r="D16" s="12">
-        <v>157</v>
+        <v>47728</v>
       </c>
       <c r="E16" s="12">
-        <v>47728</v>
+        <v>-41405</v>
       </c>
       <c r="F16" s="12">
-        <v>-41405</v>
+        <v>42259</v>
       </c>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="V16" s="6"/>
       <c r="W16" s="6"/>
       <c r="X16" s="6"/>
       <c r="Y16" s="6"/>
       <c r="Z16" s="6"/>
       <c r="AA16" s="6"/>
       <c r="AB16" s="6"/>
       <c r="AC16" s="6"/>
       <c r="AD16" s="6"/>
       <c r="AE16" s="6"/>
       <c r="AF16" s="6"/>
       <c r="AG16" s="6"/>
       <c r="AH16" s="6"/>
       <c r="AI16" s="6"/>
       <c r="AJ16" s="6"/>
       <c r="AK16" s="6"/>
     </row>
     <row r="17" spans="1:37" ht="30" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="V17" s="6"/>
       <c r="W17" s="6"/>
       <c r="X17" s="6"/>
       <c r="Y17" s="6"/>
       <c r="Z17" s="6"/>
       <c r="AA17" s="6"/>
       <c r="AB17" s="6"/>
       <c r="AC17" s="6"/>
       <c r="AD17" s="6"/>
       <c r="AE17" s="6"/>
       <c r="AF17" s="6"/>
       <c r="AG17" s="6"/>
       <c r="AH17" s="6"/>
       <c r="AI17" s="6"/>
       <c r="AJ17" s="6"/>
       <c r="AK17" s="6"/>
     </row>
     <row r="18" spans="1:37" ht="15">
       <c r="A18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="7">
-        <v>90076</v>
+        <v>89523</v>
       </c>
       <c r="C18" s="7">
-        <v>89523</v>
+        <v>107113</v>
       </c>
       <c r="D18" s="7">
-        <v>107113</v>
+        <v>114438</v>
       </c>
       <c r="E18" s="7">
-        <v>114438</v>
+        <v>113608</v>
       </c>
       <c r="F18" s="7">
-        <v>113608</v>
+        <v>108148</v>
       </c>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="V18" s="6"/>
       <c r="W18" s="6"/>
       <c r="X18" s="6"/>
       <c r="Y18" s="6"/>
       <c r="Z18" s="6"/>
       <c r="AA18" s="6"/>
       <c r="AB18" s="6"/>
       <c r="AC18" s="6"/>
       <c r="AD18" s="6"/>
       <c r="AE18" s="6"/>
       <c r="AF18" s="6"/>
       <c r="AG18" s="6"/>
       <c r="AH18" s="6"/>
       <c r="AI18" s="6"/>
       <c r="AJ18" s="6"/>
       <c r="AK18" s="6"/>
     </row>
     <row r="19" spans="1:37" ht="15">
       <c r="A19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="7">
-        <v>218794</v>
+        <v>320391</v>
       </c>
       <c r="C19" s="7">
-        <v>320391</v>
+        <v>310289</v>
       </c>
       <c r="D19" s="7">
-        <v>310289</v>
+        <v>286852</v>
       </c>
       <c r="E19" s="7">
-        <v>286852</v>
+        <v>388774</v>
       </c>
       <c r="F19" s="7">
-        <v>388774</v>
+        <v>422832</v>
       </c>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="V19" s="6"/>
       <c r="W19" s="6"/>
       <c r="X19" s="6"/>
       <c r="Y19" s="6"/>
       <c r="Z19" s="6"/>
       <c r="AA19" s="6"/>
       <c r="AB19" s="6"/>
       <c r="AC19" s="6"/>
       <c r="AD19" s="6"/>
       <c r="AE19" s="6"/>
       <c r="AF19" s="6"/>
       <c r="AG19" s="6"/>
       <c r="AH19" s="6"/>
       <c r="AI19" s="6"/>
       <c r="AJ19" s="6"/>
       <c r="AK19" s="6"/>
     </row>
     <row r="20" spans="1:37" ht="15">
       <c r="A20" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="7">
-        <v>308870</v>
+        <v>409914</v>
       </c>
       <c r="C20" s="7">
-        <v>409914</v>
+        <v>417402</v>
       </c>
       <c r="D20" s="7">
-        <v>417402</v>
+        <v>401290</v>
       </c>
       <c r="E20" s="7">
-        <v>401290</v>
+        <v>502382</v>
       </c>
       <c r="F20" s="7">
-        <v>502382</v>
+        <v>530980</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="V20" s="6"/>
       <c r="W20" s="6"/>
       <c r="X20" s="6"/>
       <c r="Y20" s="6"/>
       <c r="Z20" s="6"/>
       <c r="AA20" s="6"/>
       <c r="AB20" s="6"/>
       <c r="AC20" s="6"/>
       <c r="AD20" s="6"/>
       <c r="AE20" s="6"/>
       <c r="AF20" s="6"/>
       <c r="AG20" s="6"/>
       <c r="AH20" s="6"/>
       <c r="AI20" s="6"/>
       <c r="AJ20" s="6"/>
       <c r="AK20" s="6"/>
     </row>
     <row r="21" spans="1:37" ht="15">
       <c r="A21" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="7">
-        <v>14050</v>
+        <v>17411</v>
       </c>
       <c r="C21" s="7">
-        <v>17411</v>
+        <v>23235</v>
       </c>
       <c r="D21" s="7">
-        <v>23235</v>
+        <v>16122</v>
       </c>
       <c r="E21" s="7">
-        <v>16122</v>
+        <v>10425</v>
       </c>
       <c r="F21" s="7">
-        <v>10425</v>
+        <v>4339</v>
       </c>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="V21" s="6"/>
       <c r="W21" s="6"/>
       <c r="X21" s="6"/>
       <c r="Y21" s="6"/>
       <c r="Z21" s="6"/>
       <c r="AA21" s="6"/>
       <c r="AB21" s="6"/>
       <c r="AC21" s="6"/>
       <c r="AD21" s="6"/>
       <c r="AE21" s="6"/>
       <c r="AF21" s="6"/>
       <c r="AG21" s="6"/>
       <c r="AH21" s="6"/>
       <c r="AI21" s="6"/>
       <c r="AJ21" s="6"/>
       <c r="AK21" s="6"/>
     </row>
     <row r="22" spans="1:37" ht="15">
       <c r="A22" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="7">
-        <v>90949</v>
+        <v>147167</v>
       </c>
       <c r="C22" s="7">
-        <v>147167</v>
+        <v>102626</v>
       </c>
       <c r="D22" s="7">
-        <v>102626</v>
+        <v>40763</v>
       </c>
       <c r="E22" s="7">
-        <v>40763</v>
+        <v>91884</v>
       </c>
       <c r="F22" s="7">
-        <v>91884</v>
+        <v>65214</v>
       </c>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="V22" s="6"/>
       <c r="W22" s="6"/>
       <c r="X22" s="6"/>
       <c r="Y22" s="6"/>
       <c r="Z22" s="6"/>
       <c r="AA22" s="6"/>
       <c r="AB22" s="6"/>
       <c r="AC22" s="6"/>
       <c r="AD22" s="6"/>
       <c r="AE22" s="6"/>
       <c r="AF22" s="6"/>
       <c r="AG22" s="6"/>
       <c r="AH22" s="6"/>
       <c r="AI22" s="6"/>
       <c r="AJ22" s="6"/>
       <c r="AK22" s="6"/>
     </row>
     <row r="23" spans="1:37" ht="15">
       <c r="A23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="7">
-        <v>203871</v>
+        <v>245336</v>
       </c>
       <c r="C23" s="7">
-        <v>245336</v>
+        <v>291541</v>
       </c>
       <c r="D23" s="7">
-        <v>291541</v>
+        <v>344405</v>
       </c>
       <c r="E23" s="7">
-        <v>344405</v>
+        <v>400073</v>
       </c>
       <c r="F23" s="7">
-        <v>400073</v>
+        <v>461427</v>
       </c>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="V23" s="6"/>
       <c r="W23" s="6"/>
       <c r="X23" s="6"/>
       <c r="Y23" s="6"/>
       <c r="Z23" s="6"/>
       <c r="AA23" s="6"/>
       <c r="AB23" s="6"/>
       <c r="AC23" s="6"/>
       <c r="AD23" s="6"/>
       <c r="AE23" s="6"/>
       <c r="AF23" s="6"/>
       <c r="AG23" s="6"/>
       <c r="AH23" s="6"/>
       <c r="AI23" s="6"/>
@@ -2018,51 +2018,51 @@
       <c r="AB33" s="6"/>
       <c r="AC33" s="6"/>
       <c r="AD33" s="6"/>
       <c r="AE33" s="6"/>
       <c r="AF33" s="6"/>
       <c r="AG33" s="6"/>
       <c r="AH33" s="6"/>
       <c r="AI33" s="6"/>
       <c r="AJ33" s="6"/>
       <c r="AK33" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:Y33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K18" sqref="K18"/>
+      <selection activeCell="K12" sqref="K12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="42.75" customWidth="1"/>
     <col min="2" max="2" width="10.75" customWidth="1"/>
     <col min="3" max="6" width="11.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="18.75">
       <c r="A1" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
@@ -2076,51 +2076,51 @@
     </row>
     <row r="2" spans="1:25" ht="8.25" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
     </row>
     <row r="3" spans="1:25" ht="26.25">
       <c r="A3" s="3" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="V3" s="6"/>
       <c r="W3" s="6"/>
       <c r="X3" s="6"/>
       <c r="Y3" s="6"/>
     </row>
     <row r="4" spans="1:25" ht="15">
       <c r="A4" s="13" t="s">
         <v>19</v>
       </c>
@@ -2130,672 +2130,672 @@
       <c r="E4" s="13"/>
       <c r="F4" s="13"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
       <c r="P4" s="6"/>
       <c r="V4" s="6"/>
       <c r="W4" s="6"/>
       <c r="X4" s="6"/>
       <c r="Y4" s="6"/>
     </row>
     <row r="5" spans="1:25" ht="33.75">
       <c r="A5" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
     </row>
     <row r="6" spans="1:25" ht="15">
       <c r="A6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="7">
-        <v>542112</v>
+        <v>686737</v>
       </c>
       <c r="C6" s="7">
-        <v>686737</v>
+        <v>762590</v>
       </c>
       <c r="D6" s="7">
-        <v>762590</v>
+        <v>732396</v>
       </c>
       <c r="E6" s="7">
-        <v>732396</v>
+        <v>821008</v>
       </c>
       <c r="F6" s="7">
-        <v>821008</v>
+        <v>907705</v>
       </c>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="6"/>
     </row>
     <row r="7" spans="1:25" ht="15">
       <c r="A7" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7">
-        <v>82145</v>
+        <v>98881</v>
       </c>
       <c r="C7" s="7">
-        <v>98881</v>
+        <v>97644</v>
       </c>
       <c r="D7" s="7">
-        <v>97644</v>
+        <v>88765</v>
       </c>
       <c r="E7" s="7">
-        <v>88765</v>
+        <v>87403</v>
       </c>
       <c r="F7" s="7">
-        <v>87403</v>
+        <v>110450</v>
       </c>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="V7" s="6"/>
       <c r="W7" s="6"/>
       <c r="X7" s="6"/>
       <c r="Y7" s="6"/>
     </row>
     <row r="8" spans="1:25" ht="15">
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="7">
-        <v>80627</v>
+        <v>97313</v>
       </c>
       <c r="C8" s="7">
-        <v>97313</v>
+        <v>88349</v>
       </c>
       <c r="D8" s="7">
-        <v>88349</v>
+        <v>85012</v>
       </c>
       <c r="E8" s="7">
-        <v>85012</v>
+        <v>85883</v>
       </c>
       <c r="F8" s="7">
-        <v>85883</v>
+        <v>109105</v>
       </c>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="V8" s="6"/>
       <c r="W8" s="6"/>
       <c r="X8" s="6"/>
       <c r="Y8" s="6"/>
     </row>
     <row r="9" spans="1:25" ht="15">
       <c r="A9" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="7">
-        <v>64939</v>
+        <v>77395</v>
       </c>
       <c r="C9" s="7">
-        <v>77395</v>
+        <v>70220</v>
       </c>
       <c r="D9" s="7">
-        <v>70220</v>
+        <v>68318</v>
       </c>
       <c r="E9" s="7">
-        <v>68318</v>
+        <v>68418</v>
       </c>
       <c r="F9" s="7">
-        <v>68418</v>
+        <v>87196</v>
       </c>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="V9" s="6"/>
       <c r="W9" s="6"/>
       <c r="X9" s="6"/>
       <c r="Y9" s="6"/>
     </row>
     <row r="10" spans="1:25" ht="15">
       <c r="A10" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="7">
-        <v>69338</v>
+        <v>84707</v>
       </c>
       <c r="C10" s="7">
-        <v>84707</v>
+        <v>70016</v>
       </c>
       <c r="D10" s="7">
-        <v>70016</v>
+        <v>49257</v>
       </c>
       <c r="E10" s="7">
-        <v>49257</v>
+        <v>69940</v>
       </c>
       <c r="F10" s="7">
-        <v>69940</v>
+        <v>74492</v>
       </c>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="V10" s="6"/>
       <c r="W10" s="6"/>
       <c r="X10" s="6"/>
       <c r="Y10" s="6"/>
     </row>
     <row r="11" spans="1:25" ht="15">
       <c r="A11" s="2" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B11" s="7">
         <v>75042</v>
       </c>
       <c r="C11" s="7">
         <v>75042</v>
       </c>
       <c r="D11" s="7">
+        <v>75042.225999999995</v>
+      </c>
+      <c r="E11" s="7">
         <v>75042</v>
       </c>
-      <c r="E11" s="7">
+      <c r="F11" s="7">
         <v>75042.225999999995</v>
-      </c>
-[...1 lines deleted...]
-        <v>75042</v>
       </c>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="V11" s="6"/>
       <c r="W11" s="6"/>
       <c r="X11" s="6"/>
       <c r="Y11" s="6"/>
     </row>
     <row r="12" spans="1:25" ht="15">
       <c r="A12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="8">
-        <v>0.87</v>
+        <v>1.03</v>
       </c>
       <c r="C12" s="8">
-        <v>1.03</v>
+        <v>0.94</v>
       </c>
       <c r="D12" s="8">
-        <v>0.94</v>
+        <v>0.91039410264828768</v>
       </c>
       <c r="E12" s="8">
-        <v>0.91039410264828768</v>
+        <v>0.91</v>
       </c>
       <c r="F12" s="8">
-        <v>0.91</v>
+        <v>1.1619591348476257</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="V12" s="6"/>
       <c r="W12" s="6"/>
       <c r="X12" s="6"/>
       <c r="Y12" s="6"/>
     </row>
     <row r="13" spans="1:25" ht="15">
       <c r="A13" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="7">
-        <v>116887</v>
+        <v>-1547</v>
       </c>
       <c r="C13" s="7">
-        <v>-1547</v>
+        <v>55508</v>
       </c>
       <c r="D13" s="7">
-        <v>55508</v>
+        <v>140345</v>
       </c>
       <c r="E13" s="7">
-        <v>140345</v>
+        <v>-40084</v>
       </c>
       <c r="F13" s="7">
-        <v>-40084</v>
+        <v>67802</v>
       </c>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="V13" s="6"/>
       <c r="W13" s="6"/>
       <c r="X13" s="6"/>
       <c r="Y13" s="6"/>
     </row>
     <row r="14" spans="1:25" ht="15">
       <c r="A14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="7">
-        <v>-9287</v>
+        <v>-28843</v>
       </c>
       <c r="C14" s="7">
-        <v>-28843</v>
+        <v>-20722</v>
       </c>
       <c r="D14" s="7">
-        <v>-20722</v>
+        <v>-10520</v>
       </c>
       <c r="E14" s="7">
-        <v>-10520</v>
+        <v>-14165</v>
       </c>
       <c r="F14" s="7">
-        <v>-14165</v>
+        <v>-4080</v>
       </c>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="V14" s="6"/>
       <c r="W14" s="6"/>
       <c r="X14" s="6"/>
       <c r="Y14" s="6"/>
     </row>
     <row r="15" spans="1:25" ht="15">
       <c r="A15" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="7">
-        <v>-94729</v>
+        <v>32909</v>
       </c>
       <c r="C15" s="7">
-        <v>32909</v>
+        <v>-33744</v>
       </c>
       <c r="D15" s="7">
-        <v>-33744</v>
+        <v>-95081</v>
       </c>
       <c r="E15" s="7">
-        <v>-95081</v>
+        <v>22715</v>
       </c>
       <c r="F15" s="7">
-        <v>22715</v>
+        <v>-36471</v>
       </c>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="V15" s="6"/>
       <c r="W15" s="6"/>
       <c r="X15" s="6"/>
       <c r="Y15" s="6"/>
     </row>
     <row r="16" spans="1:25" ht="15">
       <c r="A16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B16" s="12">
-        <v>12871</v>
+        <v>2519</v>
       </c>
       <c r="C16" s="12">
-        <v>2519</v>
+        <v>1042</v>
       </c>
       <c r="D16" s="12">
-        <v>1042</v>
+        <v>34744</v>
       </c>
       <c r="E16" s="12">
-        <v>34744</v>
+        <v>-31534</v>
       </c>
       <c r="F16" s="12">
-        <v>-31534</v>
+        <v>27251</v>
       </c>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="V16" s="6"/>
       <c r="W16" s="6"/>
       <c r="X16" s="6"/>
       <c r="Y16" s="6"/>
     </row>
     <row r="17" spans="1:25" ht="30" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="V17" s="6"/>
       <c r="W17" s="6"/>
       <c r="X17" s="6"/>
       <c r="Y17" s="6"/>
     </row>
     <row r="18" spans="1:25" ht="15">
       <c r="A18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="7">
-        <v>68534</v>
+        <v>85540</v>
       </c>
       <c r="C18" s="7">
-        <v>85540</v>
+        <v>104590</v>
       </c>
       <c r="D18" s="7">
-        <v>104590</v>
+        <v>107946</v>
       </c>
       <c r="E18" s="7">
-        <v>107946</v>
+        <v>113255</v>
       </c>
       <c r="F18" s="7">
-        <v>113255</v>
+        <v>97958</v>
       </c>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="V18" s="6"/>
       <c r="W18" s="6"/>
       <c r="X18" s="6"/>
       <c r="Y18" s="6"/>
     </row>
     <row r="19" spans="1:25" ht="15">
       <c r="A19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="7">
-        <v>326408</v>
+        <v>516820</v>
       </c>
       <c r="C19" s="7">
-        <v>516820</v>
+        <v>486208</v>
       </c>
       <c r="D19" s="7">
-        <v>486208</v>
+        <v>445482</v>
       </c>
       <c r="E19" s="7">
-        <v>445482</v>
+        <v>673900</v>
       </c>
       <c r="F19" s="7">
-        <v>673900</v>
+        <v>650299</v>
       </c>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="V19" s="6"/>
       <c r="W19" s="6"/>
       <c r="X19" s="6"/>
       <c r="Y19" s="6"/>
     </row>
     <row r="20" spans="1:25" ht="15">
       <c r="A20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="7">
-        <v>394942</v>
+        <v>602360</v>
       </c>
       <c r="C20" s="7">
-        <v>602360</v>
+        <v>590798</v>
       </c>
       <c r="D20" s="7">
-        <v>590798</v>
+        <v>553428</v>
       </c>
       <c r="E20" s="7">
-        <v>553428</v>
+        <v>787155</v>
       </c>
       <c r="F20" s="7">
-        <v>787155</v>
+        <v>748257</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="V20" s="6"/>
       <c r="W20" s="6"/>
       <c r="X20" s="6"/>
       <c r="Y20" s="6"/>
     </row>
     <row r="21" spans="1:25" ht="15">
       <c r="A21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="7">
-        <v>27773</v>
+        <v>29513</v>
       </c>
       <c r="C21" s="7">
-        <v>29513</v>
+        <v>35530</v>
       </c>
       <c r="D21" s="7">
-        <v>35530</v>
+        <v>26594</v>
       </c>
       <c r="E21" s="7">
-        <v>26594</v>
+        <v>20822</v>
       </c>
       <c r="F21" s="7">
-        <v>20822</v>
+        <v>13301</v>
       </c>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="V21" s="6"/>
       <c r="W21" s="6"/>
       <c r="X21" s="6"/>
       <c r="Y21" s="6"/>
     </row>
     <row r="22" spans="1:25" ht="15">
       <c r="A22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="7">
-        <v>129436</v>
+        <v>272169</v>
       </c>
       <c r="C22" s="7">
-        <v>272169</v>
+        <v>184574</v>
       </c>
       <c r="D22" s="7">
-        <v>184574</v>
+        <v>106883</v>
       </c>
       <c r="E22" s="7">
-        <v>106883</v>
+        <v>276442</v>
       </c>
       <c r="F22" s="7">
-        <v>276442</v>
+        <v>178663</v>
       </c>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="V22" s="6"/>
       <c r="W22" s="6"/>
       <c r="X22" s="6"/>
       <c r="Y22" s="6"/>
     </row>
     <row r="23" spans="1:25" ht="15">
       <c r="A23" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="7">
-        <v>237733</v>
+        <v>300678</v>
       </c>
       <c r="C23" s="7">
-        <v>300678</v>
+        <v>370694</v>
       </c>
       <c r="D23" s="7">
-        <v>370694</v>
+        <v>419951</v>
       </c>
       <c r="E23" s="7">
-        <v>419951</v>
+        <v>489891</v>
       </c>
       <c r="F23" s="7">
-        <v>489891</v>
+        <v>556293</v>
       </c>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="V23" s="6"/>
       <c r="W23" s="6"/>
       <c r="X23" s="6"/>
       <c r="Y23" s="6"/>
     </row>
     <row r="24" spans="1:25" ht="15">
       <c r="A24" s="6"/>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>