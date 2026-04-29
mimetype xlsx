--- v0 (2026-02-05)
+++ v1 (2026-04-29)
@@ -1,93 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\TFinansowo-Ksiegowy\Controlling\Dokumenty\ŁAD_KORPORACYJNY\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F6CB2669-7EA8-4146-8408-C0256D025B10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1545854E-A032-49DC-A0DB-F77FC751A72D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Dywidenda_2020-2024" sheetId="2" r:id="rId1"/>
+    <sheet name="Dywidenda_2021-2025" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="10">
   <si>
     <t>Rok, którego dotyczy dywidenda</t>
   </si>
   <si>
     <t>Kwota dywidendy w tys. zł</t>
   </si>
   <si>
     <t>Akcje w tys. szt.</t>
   </si>
   <si>
     <t>Dywidenda przypadająca na 1 akcję w zł</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Dzień dywidendy</t>
   </si>
   <si>
     <t>Dzień wypłaty dywidendy</t>
-  </si>
-[...4 lines deleted...]
-    <t>14.12.2020</t>
   </si>
   <si>
     <t>13.08.2021</t>
   </si>
   <si>
     <t>27.07.2021</t>
   </si>
   <si>
     <t>Rok wypłaty dywidendy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Czcionka tekstu podstawowego"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
@@ -478,248 +472,248 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E31" sqref="E31"/>
+      <selection activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
     <col min="2" max="6" width="11.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="21.75" customHeight="1">
       <c r="A1" s="5" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B1" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C1" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D1" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E1" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="F1" s="3">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
     </row>
     <row r="2" spans="1:16" ht="21.75" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C2" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D2" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="E2" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F2" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
     <row r="3" spans="1:16" ht="17.25" customHeight="1">
       <c r="A3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
     </row>
     <row r="4" spans="1:16" ht="17.25" customHeight="1">
       <c r="A4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
     </row>
     <row r="5" spans="1:16" ht="17.25" customHeight="1">
       <c r="A5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="2">
-        <v>60034</v>
-[...1 lines deleted...]
-      <c r="C5" s="2">
         <v>21762</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>4</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
     </row>
     <row r="6" spans="1:16" ht="17.25" customHeight="1">
       <c r="A6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="2">
         <v>75042</v>
       </c>
-      <c r="C6" s="2">
-        <v>75042</v>
+      <c r="C6" s="2" t="s">
+        <v>4</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
     </row>
     <row r="7" spans="1:16" ht="17.25" customHeight="1">
       <c r="A7" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="2">
-        <v>0.8</v>
-[...1 lines deleted...]
-      <c r="C7" s="2">
         <v>0.28999999999999998</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>4</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2"/>
       <c r="N7" s="2"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
@@ -1062,44 +1056,44 @@
       <c r="P26" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Dywidenda_2020-2024</vt:lpstr>
+      <vt:lpstr>Dywidenda_2021-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>OstrowskaM</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>